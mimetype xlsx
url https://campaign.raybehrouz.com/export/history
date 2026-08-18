--- v0 (2026-06-19)
+++ v1 (2026-08-18)
@@ -11,81 +11,91 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="001A3A5C"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -410,59 +420,568 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>send_date</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>total</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>failed</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>bounced</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>unsub</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B2" t="n">
+        <v>14</v>
+      </c>
+      <c r="C2" t="n">
+        <v>14</v>
+      </c>
+      <c r="D2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B3" t="n">
+        <v>20</v>
+      </c>
+      <c r="C3" t="n">
+        <v>20</v>
+      </c>
+      <c r="D3" t="n">
+        <v>0</v>
+      </c>
+      <c r="E3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B4" t="n">
+        <v>20</v>
+      </c>
+      <c r="C4" t="n">
+        <v>20</v>
+      </c>
+      <c r="D4" t="n">
+        <v>0</v>
+      </c>
+      <c r="E4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F4" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B5" t="n">
+        <v>20</v>
+      </c>
+      <c r="C5" t="n">
+        <v>20</v>
+      </c>
+      <c r="D5" t="n">
+        <v>0</v>
+      </c>
+      <c r="E5" t="n">
+        <v>0</v>
+      </c>
+      <c r="F5" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B6" t="n">
+        <v>20</v>
+      </c>
+      <c r="C6" t="n">
+        <v>20</v>
+      </c>
+      <c r="D6" t="n">
+        <v>0</v>
+      </c>
+      <c r="E6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B7" t="n">
+        <v>20</v>
+      </c>
+      <c r="C7" t="n">
+        <v>20</v>
+      </c>
+      <c r="D7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>20</v>
+      </c>
+      <c r="C8" t="n">
+        <v>20</v>
+      </c>
+      <c r="D8" t="n">
+        <v>0</v>
+      </c>
+      <c r="E8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B9" t="n">
+        <v>20</v>
+      </c>
+      <c r="C9" t="n">
+        <v>20</v>
+      </c>
+      <c r="D9" t="n">
+        <v>0</v>
+      </c>
+      <c r="E9" t="n">
+        <v>0</v>
+      </c>
+      <c r="F9" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B10" t="n">
+        <v>20</v>
+      </c>
+      <c r="C10" t="n">
+        <v>20</v>
+      </c>
+      <c r="D10" t="n">
+        <v>0</v>
+      </c>
+      <c r="E10" t="n">
+        <v>0</v>
+      </c>
+      <c r="F10" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B11" t="n">
+        <v>20</v>
+      </c>
+      <c r="C11" t="n">
+        <v>20</v>
+      </c>
+      <c r="D11" t="n">
+        <v>0</v>
+      </c>
+      <c r="E11" t="n">
+        <v>0</v>
+      </c>
+      <c r="F11" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B12" t="n">
+        <v>20</v>
+      </c>
+      <c r="C12" t="n">
+        <v>20</v>
+      </c>
+      <c r="D12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E12" t="n">
+        <v>0</v>
+      </c>
+      <c r="F12" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B13" t="n">
+        <v>20</v>
+      </c>
+      <c r="C13" t="n">
+        <v>20</v>
+      </c>
+      <c r="D13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E13" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B14" t="n">
+        <v>20</v>
+      </c>
+      <c r="C14" t="n">
+        <v>20</v>
+      </c>
+      <c r="D14" t="n">
+        <v>0</v>
+      </c>
+      <c r="E14" t="n">
+        <v>0</v>
+      </c>
+      <c r="F14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B15" t="n">
+        <v>20</v>
+      </c>
+      <c r="C15" t="n">
+        <v>20</v>
+      </c>
+      <c r="D15" t="n">
+        <v>0</v>
+      </c>
+      <c r="E15" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B16" t="n">
+        <v>20</v>
+      </c>
+      <c r="C16" t="n">
+        <v>20</v>
+      </c>
+      <c r="D16" t="n">
+        <v>0</v>
+      </c>
+      <c r="E16" t="n">
+        <v>0</v>
+      </c>
+      <c r="F16" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B17" t="n">
+        <v>20</v>
+      </c>
+      <c r="C17" t="n">
+        <v>20</v>
+      </c>
+      <c r="D17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E17" t="n">
+        <v>0</v>
+      </c>
+      <c r="F17" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B18" t="n">
+        <v>20</v>
+      </c>
+      <c r="C18" t="n">
+        <v>20</v>
+      </c>
+      <c r="D18" t="n">
+        <v>0</v>
+      </c>
+      <c r="E18" t="n">
+        <v>0</v>
+      </c>
+      <c r="F18" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B19" t="n">
+        <v>20</v>
+      </c>
+      <c r="C19" t="n">
+        <v>20</v>
+      </c>
+      <c r="D19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E19" t="n">
+        <v>0</v>
+      </c>
+      <c r="F19" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B20" t="n">
+        <v>20</v>
+      </c>
+      <c r="C20" t="n">
+        <v>20</v>
+      </c>
+      <c r="D20" t="n">
+        <v>0</v>
+      </c>
+      <c r="E20" t="n">
+        <v>0</v>
+      </c>
+      <c r="F20" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B21" t="n">
+        <v>20</v>
+      </c>
+      <c r="C21" t="n">
+        <v>20</v>
+      </c>
+      <c r="D21" t="n">
+        <v>0</v>
+      </c>
+      <c r="E21" t="n">
+        <v>0</v>
+      </c>
+      <c r="F21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B22" t="n">
+        <v>20</v>
+      </c>
+      <c r="C22" t="n">
+        <v>20</v>
+      </c>
+      <c r="D22" t="n">
+        <v>0</v>
+      </c>
+      <c r="E22" t="n">
+        <v>0</v>
+      </c>
+      <c r="F22" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B23" t="n">
+        <v>20</v>
+      </c>
+      <c r="C23" t="n">
+        <v>20</v>
+      </c>
+      <c r="D23" t="n">
+        <v>0</v>
+      </c>
+      <c r="E23" t="n">
+        <v>0</v>
+      </c>
+      <c r="F23" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>