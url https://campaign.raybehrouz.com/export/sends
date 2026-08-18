--- v0 (2026-06-19)
+++ v1 (2026-08-18)
@@ -11,81 +11,91 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="001A3A5C"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -410,59 +420,18771 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:K435"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>send_date</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>send_time</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>email</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>name</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>project_address</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>subject</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>status</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>subscriber_id</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>campaign_id</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>message_id</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>error_detail</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>mneelsaha@gmail.com</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Neel Saha</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>153, Regina ave, Toronto</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H2" t="n">
+        <v>593</v>
+      </c>
+      <c r="I2" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>j_af@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Joao Afonso</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>4, George Street-Action, Action</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H3" t="n">
+        <v>588</v>
+      </c>
+      <c r="I3" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>gordhintze@spectra-con.com</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Gord Hintze</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>128, Ridgewood Road, Scarborough</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H4" t="n">
+        <v>587</v>
+      </c>
+      <c r="I4" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>15695schomburg@gmail.com</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Qamar Aziz</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>15695, 10th Concession, Schomberg, L0G1T0</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H5" t="n">
+        <v>586</v>
+      </c>
+      <c r="I5" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>info@v-build.com</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Evan Abraham</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>32, Stafford Rd, Toronto, M2R 1V1</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H6" t="n">
+        <v>584</v>
+      </c>
+      <c r="I6" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>dennis.skara@outlook.com</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Dennis Skara</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>436, Concord Ave, Toronto</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H7" t="n">
+        <v>583</v>
+      </c>
+      <c r="I7" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>jpadda@eastvalleycustomhomes.com</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Jas Padda</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>97, Hull St, Mississauga</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H8" t="n">
+        <v>580</v>
+      </c>
+      <c r="I8" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>sankirthan@gmail.com</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>sankirthan Thayaparan</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>225, DAVIDSON ST, PICKERING, L1V 2P9</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H9" t="n">
+        <v>579</v>
+      </c>
+      <c r="I9" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>boyao.wang@bybuildinggroup.com</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Boyao</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>192, Nestor Cres, Vaughan</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H10" t="n">
+        <v>575</v>
+      </c>
+      <c r="I10" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>castlemoredevelopers@gmail.com</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Mrs Sunita Gupta</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>971, Barry Ave, Innisfil</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H11" t="n">
+        <v>574</v>
+      </c>
+      <c r="I11" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>qadeerhomes@gmail.com</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Rana Iqbal</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>1467, Kenmuir, Missisauga</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H12" t="n">
+        <v>572</v>
+      </c>
+      <c r="I12" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>kirknodello@gmail.com</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Kirk nodello</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>245, Brock ave, Toronto, M6K2M3</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H13" t="n">
+        <v>570</v>
+      </c>
+      <c r="I13" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>abi@ajalili.ca</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Abtin Jalili</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>143, Brooke Ave, North York</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H14" t="n">
+        <v>567</v>
+      </c>
+      <c r="I14" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>raj@bramptonhardwood.com</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Raj Gupta</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>1661, Blythe Road, Mississauga</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H15" t="n">
+        <v>566</v>
+      </c>
+      <c r="I15" t="n">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>applehomebuilders@gmail.com</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Alfred</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>12, Pine Ave, Missisauga</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H16" t="n">
+        <v>565</v>
+      </c>
+      <c r="I16" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>infor@offer4u.ca</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Wen</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>1030, Lillian Street, North York, M2M3G3</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H17" t="n">
+        <v>564</v>
+      </c>
+      <c r="I17" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>adam.tao@greatmaplecanada.com</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Adam</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>250, Burbank Drive, North York</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H18" t="n">
+        <v>562</v>
+      </c>
+      <c r="I18" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>davidzhang9911@gmail.com</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Wenwei Zhang</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>145, Hillcrest Avenue, Toronto, M2N3N8</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H19" t="n">
+        <v>555</v>
+      </c>
+      <c r="I19" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>lawsonfootprint@gmail.com</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Feroz Tarin</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>144, Bathgate, Scarborough</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H20" t="n">
+        <v>554</v>
+      </c>
+      <c r="I20" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>jesse@alkonltd.com</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Jesse Alkhoury</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>156, jeanine st</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H21" t="n">
+        <v>552</v>
+      </c>
+      <c r="I21" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>elmira.moghaddamnia@gmail.com</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Elmira Moghaddamnia</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>195, Kingsdale Ave, North York, M2N 3X1</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H22" t="n">
+        <v>551</v>
+      </c>
+      <c r="I22" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>joeson_wood@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Robert Chen</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>43, Page Avenue, Toronto, M2K 2B5</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H23" t="n">
+        <v>550</v>
+      </c>
+      <c r="I23" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>royerartisandevelopments@gmail.com</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>ROYER ARTISAN DEVELOPMENTS</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>1044, Moorelands Crescent, Pickering, L1W 3K4</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H24" t="n">
+        <v>549</v>
+      </c>
+      <c r="I24" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>mandeepgrewal@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Mandeep</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>206, Englewood Blvd, Missisauga</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H25" t="n">
+        <v>548</v>
+      </c>
+      <c r="I25" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>waskhan05@gmail.com</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Waseem Khan</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>1859, Hindhead Rd, Mississauga, L5J 1N4</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H26" t="n">
+        <v>547</v>
+      </c>
+      <c r="I26" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>jpadda@apluscustomhomes.com</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Jas Padda</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>7773, Netherwood Rd, Mississauga</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H27" t="n">
+        <v>546</v>
+      </c>
+      <c r="I27" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>orangebuildersinc@gmail.com</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Jorge Alberto Panduro</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>30, jagges drive, Barrie</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H28" t="n">
+        <v>544</v>
+      </c>
+      <c r="I28" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>samfrealty@gmail.com</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Sam Faruk</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>307, DELTA STREET, ETOBICOKE</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H29" t="n">
+        <v>543</v>
+      </c>
+      <c r="I29" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>m3custombuilthomes@gmail.com</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Mandeep</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>15287, Duffys Lane, Caledon</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H30" t="n">
+        <v>542</v>
+      </c>
+      <c r="I30" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>samuel.sh.ho@gmail.com</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Sam</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>36, Gwendolen Ave, North York, M2N1A2</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H31" t="n">
+        <v>541</v>
+      </c>
+      <c r="I31" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>bbk1832@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Babak Mohammadi</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>5, Cedar Crescent, Aurora, L4G 3J7</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H32" t="n">
+        <v>540</v>
+      </c>
+      <c r="I32" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>dascustomhomes@gmail.com</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Karam</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>1362, Sedgewick Crescent, Oakville</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H33" t="n">
+        <v>539</v>
+      </c>
+      <c r="I33" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>daniel@icdevelopments.com</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Daniel Yang</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>78, Heatcote</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H34" t="n">
+        <v>536</v>
+      </c>
+      <c r="I34" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>candy.chen6@gmail.com</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Candy</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>11, Vonda Ave, Toronto</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H35" t="n">
+        <v>535</v>
+      </c>
+      <c r="I35" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>ykimiagar@gmail.com</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Yousef Kimiagar</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>10, Dove Lane, Thornhill, L3T 1V9</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H36" t="n">
+        <v>534</v>
+      </c>
+      <c r="I36" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>farhad.nri@gmail.com</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Frhad Nouri</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>115, Bonnyview Dr, Etobicoke</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H37" t="n">
+        <v>531</v>
+      </c>
+      <c r="I37" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>f.zhang@awawde.com</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Fan</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>217, Robina Ave, Toronto</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H38" t="n">
+        <v>530</v>
+      </c>
+      <c r="I38" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>fady.fahmi@gmail.com</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Fady Fahmi</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>1228 &amp; 1230, ALEXANDRA avenue, Mississauga</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H39" t="n">
+        <v>528</v>
+      </c>
+      <c r="I39" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>dorsa@candohomes.ca</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Jason Ferreira - Pourya</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>225, King Edward Ave, East York</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H40" t="n">
+        <v>527</v>
+      </c>
+      <c r="I40" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>dscarlini@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>David Carlini</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>5222, County Rd B, Everett</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H41" t="n">
+        <v>526</v>
+      </c>
+      <c r="I41" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>dave@royalbuildersgroup.ca</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Dave Mehta</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>32, McLaughlin Rd, Brampton</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H42" t="n">
+        <v>525</v>
+      </c>
+      <c r="I42" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>casey@gowercorp.com</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Casey Gower</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>8759, Sideroad 17, Acton, L7J2L9</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H43" t="n">
+        <v>523</v>
+      </c>
+      <c r="I43" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>ben@rashidiconstruction.com</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Behnam Rashidi</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>37, Snider Ave, north york</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H44" t="n">
+        <v>521</v>
+      </c>
+      <c r="I44" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>atheer.azzam@gmail.com</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Atheer Azzam</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>3379, Equestrian crescent</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H45" t="n">
+        <v>520</v>
+      </c>
+      <c r="I45" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>vicky@novelty-homes.com</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Vicky Kapoor</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>33, Twin Pauls Cres, Scarborough</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H46" t="n">
+        <v>519</v>
+      </c>
+      <c r="I46" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>arbabkalair@gmail.com</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Arbab Kalair</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>250, weighton dr, Oakville</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H47" t="n">
+        <v>518</v>
+      </c>
+      <c r="I47" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>andrew@armorconstruction.ca</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Andrew O'Rourke</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>64, Keith Rd, Bracebridge, P1L0A1</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H48" t="n">
+        <v>517</v>
+      </c>
+      <c r="I48" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>alvin.designbuild@gmail.com</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Alvin</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>451, N Lake Rd, Richmond Hill</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H49" t="n">
+        <v>515</v>
+      </c>
+      <c r="I49" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>appnishad@gmail.com</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Adity and Aditya Tandon</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>1334, Rebecca St, oakville</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H50" t="n">
+        <v>512</v>
+      </c>
+      <c r="I50" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>abuzafar.qureshi@gmail.com</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Abuzafar Qureshi</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>108, Plateau Cres, Toronto, M3C1M8</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H51" t="n">
+        <v>511</v>
+      </c>
+      <c r="I51" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>zarghamk@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Balachandran Ganesh</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>115, Rankin Cresent, Blue Mountain</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H52" t="n">
+        <v>510</v>
+      </c>
+      <c r="I52" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>xiaojuantan0530@gmail.com</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Xiao Juan Tan</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>28, Henderson Ave</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H53" t="n">
+        <v>509</v>
+      </c>
+      <c r="I53" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>wassimbeshara7@gmail.com</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Wassim Abdolmalek</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>5146, Ancient Stone Ave, Mississauga, L5M8A9</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H54" t="n">
+        <v>508</v>
+      </c>
+      <c r="I54" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>vibishg2000@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Vibish Gurumurthi</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>55, Hollydene Rd, Scarborough, M1L2A7</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H55" t="n">
+        <v>507</v>
+      </c>
+      <c r="I55" t="n">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>umeshetty19@gmail.com</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Umesh Shetty</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>3708, Vivian Road, Stouffuille</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H56" t="n">
+        <v>504</v>
+      </c>
+      <c r="I56" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>trevor@modecoconstruction.com</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Trevor Gilbert</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>1, Coventry Road, Brampton, L6T4B1</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H57" t="n">
+        <v>503</v>
+      </c>
+      <c r="I57" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>info@torontostarroofing.com</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Toronto Star Roofing Inc</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>35, Donegall Dr-, toronto</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H58" t="n">
+        <v>502</v>
+      </c>
+      <c r="I58" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>timelessgroupltd@outlook.com</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Timeless Group Ltd</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>225, mill st, Brampton, L6Y1T9</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H59" t="n">
+        <v>500</v>
+      </c>
+      <c r="I59" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>tedning01@gmail.com</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Yu Ning (Ted)</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>156, Kingsdale Ave, North York</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H60" t="n">
+        <v>499</v>
+      </c>
+      <c r="I60" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>steveshadlock@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Steve</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>4375, Country Lane, Whitby</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H61" t="n">
+        <v>498</v>
+      </c>
+      <c r="I61" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>info@laconstructorsinc.com</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Mr.Laith</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>505, Warmister Drive, Oakville</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H62" t="n">
+        <v>497</v>
+      </c>
+      <c r="I62" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>xuping.gao@gmail.com</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Xuping(Shana) Gao</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>104, plateau cres, North York</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H63" t="n">
+        <v>495</v>
+      </c>
+      <c r="I63" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>28carolwood@gmail.com</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Robin Philamendra</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>28, CarolWood, Markham</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H64" t="n">
+        <v>494</v>
+      </c>
+      <c r="I64" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>senol@eligogroup.com</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Tuna Tasdelen</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>4805, Muskoka Distict Rd, Foots Bay, P0C1H0</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H65" t="n">
+        <v>493</v>
+      </c>
+      <c r="I65" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>sgaya@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Sachin</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>4, Westonwood Rd, Etobicoke</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H66" t="n">
+        <v>490</v>
+      </c>
+      <c r="I66" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>contact@mkgcontractors.com</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Robert Adly</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>404, Ellen Davidson Dr, Oakville, L6M0Y7</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H67" t="n">
+        <v>488</v>
+      </c>
+      <c r="I67" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>ricardo@ricardorolo.com</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Ricardo</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>36, Little Blvd, Toronto</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H68" t="n">
+        <v>487</v>
+      </c>
+      <c r="I68" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>1878sprucehill@gmail.com</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Ray Ganesh</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>1878, Spruce Hill Rd, Pickering, L1V1S7</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H69" t="n">
+        <v>485</v>
+      </c>
+      <c r="I69" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>zonarhomes@gmail.com</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Raj Nayyar</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>20, Nobert Road, Scorbourogh</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H70" t="n">
+        <v>484</v>
+      </c>
+      <c r="I70" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>rahul.dua@duamotorsports.com</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Rahul Dua</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>1019, Strathy Ave, Mississauga</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H71" t="n">
+        <v>483</v>
+      </c>
+      <c r="I71" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>info@pearlpalace.ca</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Pedram Talebzadeh</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>171, Cedric Ave, Toronto, M3C 3L8</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H72" t="n">
+        <v>482</v>
+      </c>
+      <c r="I72" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>projectpatricia210@gmail.com</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Mahmoud Nejatian</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>210, Patricia Ave, north york</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H73" t="n">
+        <v>479</v>
+      </c>
+      <c r="I73" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>nargesbeyraghi@gmail.com</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Narges Beyraghi</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>36, Poinsetta  Dr-, Thornhill</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H74" t="n">
+        <v>478</v>
+      </c>
+      <c r="I74" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>minhas_omar@icloud.com</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Minhas Omar</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>63, Beaufort Hills, Richmondhill</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H75" t="n">
+        <v>476</v>
+      </c>
+      <c r="I75" t="n">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>mzjin@zsquaregroup.com</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Marcus Jin</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>56 the, Quensway, toronto, M2H 3B4</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H76" t="n">
+        <v>473</v>
+      </c>
+      <c r="I76" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>mandeepgrewal82@gmail.com</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Mandeep Grewal</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>1170, Meredith Ave, Missisauga, L5E2E2</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H77" t="n">
+        <v>471</v>
+      </c>
+      <c r="I77" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>brokerbashoory@gmail.com</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Raeed Bashoory</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>567, Warminster Dr, oakville</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H78" t="n">
+        <v>469</v>
+      </c>
+      <c r="I78" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>kbhangal19@gmail.com</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Jasvinder Bhangal</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>14804, Chinguacousy rd, Caledon, L7C1Z5</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H79" t="n">
+        <v>468</v>
+      </c>
+      <c r="I79" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>jlci2@sympatico.ca</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>John Lombardo</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>2589, Lakeshore Dr, Brechin Ramara</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H80" t="n">
+        <v>467</v>
+      </c>
+      <c r="I80" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>josipsosic@rogers.com</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Josip Sosic</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>1109, Kingdale Rd, Newmarket</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H81" t="n">
+        <v>466</v>
+      </c>
+      <c r="I81" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>info@uniquehomedesign.ca</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Joe Rahal</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>318, Andrew St, Newmarket</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H82" t="n">
+        <v>465</v>
+      </c>
+      <c r="I82" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>jim@dzic.com</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Jim&amp; Simin Khoshand</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>1, McNamara Court, Ajax</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H83" t="n">
+        <v>464</v>
+      </c>
+      <c r="I83" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>archichome@gmail.com</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Hamed Nejati</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>134, Burndale Ave, north york</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H84" t="n">
+        <v>462</v>
+      </c>
+      <c r="I84" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>info@slgcapital.ca</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>2705477 Ontario Inc</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>28, ponytrail dr</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H85" t="n">
+        <v>461</v>
+      </c>
+      <c r="I85" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>gandv@rogers.com</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>George Economopoulos</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>208, Withrow Ave, Toronto</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H86" t="n">
+        <v>460</v>
+      </c>
+      <c r="I86" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>fredc2004@gmail.com</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Fred Cai</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>54, Cartier Cres, Richmond Hill</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H87" t="n">
+        <v>459</v>
+      </c>
+      <c r="I87" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>farukhn@faifarscanada.ca</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>M.Faruk Hossan</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>19, Oakridge Dr, Scarborough</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H88" t="n">
+        <v>458</v>
+      </c>
+      <c r="I88" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>lin.dom1@icloud.com</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Domenic Dambrosio</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>29, 19th street, North) Wasaga Beach, L9Z2H6</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H89" t="n">
+        <v>456</v>
+      </c>
+      <c r="I89" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>dinodesigns@rogers.com</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Dino Coletti</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>110, Elpine Trail, King</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H90" t="n">
+        <v>454</v>
+      </c>
+      <c r="I90" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>xenon99@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Darius Hosseinzadeh</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>82, Hanna Road-, Toronto</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H91" t="n">
+        <v>452</v>
+      </c>
+      <c r="I91" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>courtlandhomes@rogers.com</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Dan</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>9, Terry crt, George Town, L7G1P4</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H92" t="n">
+        <v>450</v>
+      </c>
+      <c r="I92" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>chris@bluestonehomes.design</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Chris</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>8228, Mulberry Dr, Burlingtone-, L7L3P4</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H93" t="n">
+        <v>449</v>
+      </c>
+      <c r="I93" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>catherinem@torinoconstruction.com</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Catherine Murphy</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>185, Fenn Ave, North York, M2P1Y1</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H94" t="n">
+        <v>448</v>
+      </c>
+      <c r="I94" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>brian@jakk.ca</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Brian Kainth</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>1225, Baldwin Dr, oakville</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H95" t="n">
+        <v>447</v>
+      </c>
+      <c r="I95" t="n">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>boyao.wang@rogers.com</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Boyao Wang</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>26, Caroline Ave, toronto</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H96" t="n">
+        <v>446</v>
+      </c>
+      <c r="I96" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>bogdan@senergyheating.com</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Bogdan Semyaniv</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>82, Chuck Ormsby Cres, King City</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H97" t="n">
+        <v>445</v>
+      </c>
+      <c r="I97" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>150bowie@gmail.com</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Behnam Rashidi</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>150, Bowie Ave, North York, M6E2R2</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H98" t="n">
+        <v>444</v>
+      </c>
+      <c r="I98" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>artyjoaquim@rogers.com</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Arty Joaquim</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>1372, Kenmuir Ave, MISSISSAUGA</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H99" t="n">
+        <v>442</v>
+      </c>
+      <c r="I99" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>amir@bayviewhills.ca</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Amir Fatemi</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>42, Agar Cress, Toronto</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H100" t="n">
+        <v>441</v>
+      </c>
+      <c r="I100" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>aaron@pspfab.com</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Aaron Sureshkumar</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>1888, Golf Course Rd, Minesing, L0L1Y2</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H101" t="n">
+        <v>437</v>
+      </c>
+      <c r="I101" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>williamsoak@gmail.com</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>williams carvalho</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>16th, Line, East Garafraxa</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H102" t="n">
+        <v>435</v>
+      </c>
+      <c r="I102" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>v_sinopoli@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Vito &amp; Maria Sinopoli</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>66, Park Dr, Wasaga Beach</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H103" t="n">
+        <v>433</v>
+      </c>
+      <c r="I103" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>duncanhouse33@gmail.com</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Vicky Choy</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>1511, Duncan Rd, Oakville</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H104" t="n">
+        <v>432</v>
+      </c>
+      <c r="I104" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>tbaskerville@coscorp.ca</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>Tom Baskerville</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>64, Runny mede Rd, toronto</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H105" t="n">
+        <v>431</v>
+      </c>
+      <c r="I105" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>taylor.yeung.48@gmail.com</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Taylor Yeung</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>5, Gordon Avenue, Scarborough, M1S 1A6</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H106" t="n">
+        <v>430</v>
+      </c>
+      <c r="I106" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>sooch.johal@humantics.build</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Sooch Johal</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>933110, Airport Rd, monro</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H107" t="n">
+        <v>429</v>
+      </c>
+      <c r="I107" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>yingloo@gmail.com</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Ying Lu</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>151, Yorkview Ave, North York</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H108" t="n">
+        <v>428</v>
+      </c>
+      <c r="I108" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>sh_lajevardifr@yahoo.fr</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Shahrzad Lajevardi</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>30, Gray cres, Richmond hill, L4C 5V5</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H109" t="n">
+        <v>427</v>
+      </c>
+      <c r="I109" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>s_097@outlook.com</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Sean, Norouzian</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>23, Bryson drive, Richmond hill, L4C 6E2</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H110" t="n">
+        <v>425</v>
+      </c>
+      <c r="I110" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>scott@bellconstructiongroup.ca</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Scott Bell</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>35, Lindsay Lane, mactier</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H111" t="n">
+        <v>424</v>
+      </c>
+      <c r="I111" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>canbridgebuild@gmail.com</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>guangcheng zhu</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>21, didrickson drive, north york</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H112" t="n">
+        <v>423</v>
+      </c>
+      <c r="I112" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>limon1216@gmail.com</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>SM OMAR FARUK</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>91, Cannon Rd</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H113" t="n">
+        <v>422</v>
+      </c>
+      <c r="I113" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>idealdreamhomes@gmail.com</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Zohar Philoseph</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>15, Ennerdale Road, Toronto, M6E4C2</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H114" t="n">
+        <v>421</v>
+      </c>
+      <c r="I114" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>rocco@morcon.ca</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Rocco Morsillo</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>84, Tyler St, aurora</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H115" t="n">
+        <v>419</v>
+      </c>
+      <c r="I115" t="n">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>rob@britrenovations.com</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Rob Coleman</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>2082, saxon Rd,, oakville</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H116" t="n">
+        <v>418</v>
+      </c>
+      <c r="I116" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>richlatt@gmail.com</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>Richard Lattanville</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>16, Leith Place, Toronto, M4N2R8</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H117" t="n">
+        <v>417</v>
+      </c>
+      <c r="I117" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>worldrezai@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>Abbas Rezai</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>23, Lark Field Dr, Toronto, M3B2H2</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H118" t="n">
+        <v>416</v>
+      </c>
+      <c r="I118" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>retabi@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>Reza Torabi</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>98, Yorkview Dr, north  york</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H119" t="n">
+        <v>415</v>
+      </c>
+      <c r="I119" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>rezamikh@gmail.com</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Reza Mikhchian</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>82, Combe Ave, Toronto, M3H4J7</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H120" t="n">
+        <v>414</v>
+      </c>
+      <c r="I120" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>piroozsarvi@gmail.com</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>Astaneh Construction</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>539, Briar Hill</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H121" t="n">
+        <v>413</v>
+      </c>
+      <c r="I121" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>polopete@rogers.com</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Peter Tsalimopoulos</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>16, Fordham Place, Toronto</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H122" t="n">
+        <v>412</v>
+      </c>
+      <c r="I122" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>nkhavari@gmail.com</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Andy Noordeh</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>95, De Vere Gardens, north york</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H123" t="n">
+        <v>411</v>
+      </c>
+      <c r="I123" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>aandmheating@gmail.com</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Narinder Dulai</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>1560, Queen St West, Brampton</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H124" t="n">
+        <v>409</v>
+      </c>
+      <c r="I124" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>cranfarmer@gmail.com</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Murray Johnston</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>1074, Cranberry Rd, Bala, P0C 1A0</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H125" t="n">
+        <v>408</v>
+      </c>
+      <c r="I125" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>circoflex@icloud.com</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Mohammed</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>163, Moon Point Drive-, Orillia</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H126" t="n">
+        <v>407</v>
+      </c>
+      <c r="I126" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>michael.marcelli77@gmail.com</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>michael Marcelli</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>8, Glenwood Rd-, East York</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H127" t="n">
+        <v>405</v>
+      </c>
+      <c r="I127" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>maxgoharchi@gmail.com</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Mehrdad Goharchi</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>43 B, Roosevelt Dr, Richmond Hill</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H128" t="n">
+        <v>404</v>
+      </c>
+      <c r="I128" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>crownplaster@gmail.com</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Miljazim Max Suljejmani</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>1362, Kenmur Ave, mississauga, L5G4B4</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H129" t="n">
+        <v>403</v>
+      </c>
+      <c r="I129" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>ghidevelopments@gmail.com</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Mark Griffin</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>167, Canada St, Oakville</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H130" t="n">
+        <v>400</v>
+      </c>
+      <c r="I130" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>info@brccontractors.ca</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Reza Manouchehri</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>181, Bowling Green Rd, Keswick</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H131" t="n">
+        <v>399</v>
+      </c>
+      <c r="I131" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>ldoolittle70@gmail.com</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Philip Timothy Skye</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>2014, Firth Line, Ohsweken, N0A7M0</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H132" t="n">
+        <v>398</v>
+      </c>
+      <c r="I132" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>lilytrandesign@gmail.com</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Le Ha Lily Tran</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>31, Ennerdale Road, Toronto, M6E4C2</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H133" t="n">
+        <v>397</v>
+      </c>
+      <c r="I133" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>gill452001@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>KHUSHWANT SINGH</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>7073, Justin Dr, Mississauga</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H134" t="n">
+        <v>396</v>
+      </c>
+      <c r="I134" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>dariushe@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Daryoush Ebrahimi</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>53, Lakewood Cres-, Bobcaygeon, K0M1A0</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H135" t="n">
+        <v>394</v>
+      </c>
+      <c r="I135" t="n">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>jkadai65@gmail.com</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Gareth Martin</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>946, Gleenwood, Burlington</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H136" t="n">
+        <v>392</v>
+      </c>
+      <c r="I136" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>john1masonry@gmail.com</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Jonatas Araujo</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>1233, North Mount Ave, Mississauga</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H137" t="n">
+        <v>390</v>
+      </c>
+      <c r="I137" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>chenyan8315@gmail.com</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Frank Chen</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>734, Hillcrest Rd, Pickering</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H138" t="n">
+        <v>389</v>
+      </c>
+      <c r="I138" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>davalcoroofing@rogers.com</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Jose Pimentel</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>6889, Sixth Line, Tottenham</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H139" t="n">
+        <v>388</v>
+      </c>
+      <c r="I139" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>jharvey@inapak.com</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Jason Harvey</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>1340, Greeneagle Dr, oakville</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H140" t="n">
+        <v>386</v>
+      </c>
+      <c r="I140" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>nataliecu7@rogers.com</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Janet A.Frendian</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>26, Scarborough</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H141" t="n">
+        <v>385</v>
+      </c>
+      <c r="I141" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>66.chatsworth@gmail.com</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Behnam Jafari</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>66, Chatsworth Dr, Toronto</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H142" t="n">
+        <v>384</v>
+      </c>
+      <c r="I142" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>hooman.emami@gmail.com</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Hooman Emami-Esfahani</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>343, Brookdale Ave, Toronto, M5M1P9</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H143" t="n">
+        <v>383</v>
+      </c>
+      <c r="I143" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>the.h.projects.development@gmail.com</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Mudhafar Dagher</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>29, Visto Dr, Mississauga, L5L4Y7</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H144" t="n">
+        <v>381</v>
+      </c>
+      <c r="I144" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>habib@bell.net</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Habib</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>2312, New Street, Burlington</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H145" t="n">
+        <v>380</v>
+      </c>
+      <c r="I145" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>natjagjit@gmail.com</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Go Pro Builders inc</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>15204, The Gore Rd-, Caledon, L7C3E4</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H146" t="n">
+        <v>379</v>
+      </c>
+      <c r="I146" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>fernand4188@outlook.com</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>Fernand Behnan</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>1050, Edgeleigh Ave, Mississauga, L5E2G1</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H147" t="n">
+        <v>378</v>
+      </c>
+      <c r="I147" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>a.zoriat@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>Seyed Abbas Zoriat Khah</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>25, white lock cres, north york</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H148" t="n">
+        <v>377</v>
+      </c>
+      <c r="I148" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>durwin@rogers.com</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>Durwin Tse</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>30, Marydon Cres, Scarborough, M1S2H1</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H149" t="n">
+        <v>374</v>
+      </c>
+      <c r="I149" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>info@dizehgroup.com</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Davood Bohlool</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>427, Belvenia Rd, Burlington, L7L2G7</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H150" t="n">
+        <v>371</v>
+      </c>
+      <c r="I150" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>dtavares@tavasys.com</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Daniel Tavares</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>70A, Elderberry Dr, Aurora, L4G6X1</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H151" t="n">
+        <v>370</v>
+      </c>
+      <c r="I151" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>craiger.robinson@gmail.com</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>Craig Robinson</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>331, A Davissuille Ave, Toronto</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H152" t="n">
+        <v>368</v>
+      </c>
+      <c r="I152" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>chris.dimitrakoudis@gmail.com</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Chris Dimitrakoudis</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>68, Danvale Rd-, East York</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H153" t="n">
+        <v>367</v>
+      </c>
+      <c r="I153" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>avi.dhaion@gmail.com</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Sukhi</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>21, Sanderson Rd, Etobicoke</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H154" t="n">
+        <v>365</v>
+      </c>
+      <c r="I154" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>anitali.li@gmail.com</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Jia Yuan</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>280, HillCrest Ave, north york, M2N3P4</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H155" t="n">
+        <v>363</v>
+      </c>
+      <c r="I155" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>zohnch@gmail.com</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Zhong Chen</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>9, Cobourg Ave, Toronto, M6H1H7</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H156" t="n">
+        <v>362</v>
+      </c>
+      <c r="I156" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>info@amyshomes.ca</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Noman Sultan</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>5040, Mount Nemo Cres, Burlington, L7MoT6</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H157" t="n">
+        <v>361</v>
+      </c>
+      <c r="I157" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>roy.alva@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Roy Alva</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>369, Millwood Road, Toronto</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H158" t="n">
+        <v>359</v>
+      </c>
+      <c r="I158" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>info@eloconconstruction.ca</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Feriz Alija</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>2512, Palisander Ave, Mississauga, L5B2L2</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H159" t="n">
+        <v>358</v>
+      </c>
+      <c r="I159" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>ahmed@alphacapitalmanagement.ca</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Ahmed Dagher Mohammed</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>1214, Bridge Rd, oakville</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H160" t="n">
+        <v>355</v>
+      </c>
+      <c r="I160" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>adamginesi@gmail.com</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Adam Ginesi</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>1102, Ridge Valley Dr-, oshawa</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H161" t="n">
+        <v>354</v>
+      </c>
+      <c r="I161" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>chz8494@gmail.com</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Ziyi Chen</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>1276, Lakebreeze Dr, Mississauga, L5G3W6</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H162" t="n">
+        <v>352</v>
+      </c>
+      <c r="I162" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>gallotony39@gmail.com</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Tony Gallo</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>4, Oceans Pond, Caledon</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H163" t="n">
+        <v>351</v>
+      </c>
+      <c r="I163" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>tonicolangelo9@gmail.com</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Toni Calangelo</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>15, Fairlin Drive, Etobicoke</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H164" t="n">
+        <v>350</v>
+      </c>
+      <c r="I164" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>familydinis@rogers.com</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Paula Dinis</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>98, Cameron Ave, York, M6M1R3</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H165" t="n">
+        <v>348</v>
+      </c>
+      <c r="I165" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>mehrandamad@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Mehran Damad</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>1486, pembroke drive, Oakville</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H166" t="n">
+        <v>347</v>
+      </c>
+      <c r="I166" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>chn.rkong@gmail.com</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Ryan Kong</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>31, Chatfield Dr, North York</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H167" t="n">
+        <v>346</v>
+      </c>
+      <c r="I167" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>shawnlauderteam@gmail.com</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Shawn Lauder</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>205, Bridge St, North Kemptvil, K0G1G0</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H168" t="n">
+        <v>345</v>
+      </c>
+      <c r="I168" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>sebastian@seshomerenovations.com</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Sebastian</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>492, Soudan Ave</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H169" t="n">
+        <v>344</v>
+      </c>
+      <c r="I169" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>samantha.hudyma@gmail.com</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Casey Gower</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>6100, Winston Churchill, Erin</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H170" t="n">
+        <v>343</v>
+      </c>
+      <c r="I170" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>prestigebuild416@gmail.com</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Prestige Build</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>24, Royal Rd, North York</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H171" t="n">
+        <v>342</v>
+      </c>
+      <c r="I171" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>saeid2672@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Saeed Manteghi</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>330, falconwood, hallowdrive</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H172" t="n">
+        <v>341</v>
+      </c>
+      <c r="I172" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>elvis.xhameni@gmail.com</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Elvis Xhameni</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>88, Burlington St, etobicoke, M8V2L2</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H173" t="n">
+        <v>340</v>
+      </c>
+      <c r="I173" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>blueventure2003@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Rajan Waohwa</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>4020, vivian Rd, Ceder Valley, LoG1E0</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H174" t="n">
+        <v>339</v>
+      </c>
+      <c r="I174" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>richardlauder@me.com</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Richard Lauder</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>1590, Onondaga Place, Mississuga, L5H4B7</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H175" t="n">
+        <v>338</v>
+      </c>
+      <c r="I175" t="n">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>tnguyen27@live.ca</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Tommy Nguyen</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>14, Fifteenth Street</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H176" t="n">
+        <v>336</v>
+      </c>
+      <c r="I176" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>2429applewood@gmail.com</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Qamar Aziz</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>2429, Apple Wood, Oakville</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H177" t="n">
+        <v>334</v>
+      </c>
+      <c r="I177" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>homesbycherryhill@gmail.com</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Paul</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>1498, Rosebank Rd, Pickering, L1V1P4</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H178" t="n">
+        <v>333</v>
+      </c>
+      <c r="I178" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>nick@hometrustgroup.ca</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Besnik Alla</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>7, bywood Dr, etobicoke</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H179" t="n">
+        <v>332</v>
+      </c>
+      <c r="I179" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>nick@bluestonecustoms.com</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Nick Markovinovic</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>73, Heathdale Rd, Toronto</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H180" t="n">
+        <v>331</v>
+      </c>
+      <c r="I180" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>murlidhardawani@gmail.com</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Murlidhar Dawani</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>1348, Bridge Road, Oakville, L6L2C7</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H181" t="n">
+        <v>329</v>
+      </c>
+      <c r="I181" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>president@transpectinvestment.com</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Dr.Moussa.M</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>1417, Willowdown St, Oakville</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H182" t="n">
+        <v>328</v>
+      </c>
+      <c r="I182" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>canamdesign@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Mohammad</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>6, Legato Court-, Toronto</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H183" t="n">
+        <v>327</v>
+      </c>
+      <c r="I183" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>tomehdih@gmail.com</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Mehdi Hamidi</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>222, Lipin Cott St, Toronto, M5S2P5</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H184" t="n">
+        <v>324</v>
+      </c>
+      <c r="I184" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>lmasraf@gmail.com</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Luay Almasraf</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>1402, Sheldon Ave, Oakville</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H185" t="n">
+        <v>323</v>
+      </c>
+      <c r="I185" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>topluxcanadainc@gmail.com</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Kevin Lin</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>25, Leith Place, Toronto, M4N2R9</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H186" t="n">
+        <v>321</v>
+      </c>
+      <c r="I186" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>kevin@gearsbikeshop.com</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>KEVIN WALLACE</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>3661, Greenbower Ct, Mississauga</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H187" t="n">
+        <v>320</v>
+      </c>
+      <c r="I187" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>wesli@topfardevelopments.com</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>WES</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>100, Bayview Ridge, north york</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H188" t="n">
+        <v>318</v>
+      </c>
+      <c r="I188" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>vankeaconstruction@gmail.com</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Ady</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>135, Alfred Ave, north york</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H189" t="n">
+        <v>317</v>
+      </c>
+      <c r="I189" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>joshua.roberts@vdm-metals.com</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Joshua Roberts</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>63, Ashbourne Drive, Etobicoke, M9B4H4</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H190" t="n">
+        <v>316</v>
+      </c>
+      <c r="I190" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>jcmesquita40@gmail.com</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Jose Mesquita</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>31, Blue Spring Road, Toronto</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H191" t="n">
+        <v>315</v>
+      </c>
+      <c r="I191" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>jie.pan01@gmail.com</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Jie Pan</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>31, Saybrook Ave, Etobicoke</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H192" t="n">
+        <v>314</v>
+      </c>
+      <c r="I192" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>jekagor7@gmail.com</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Yevgeniy Gorlov</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>8, Fairmar Ave, Etobicoke, M8Y2C8</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H193" t="n">
+        <v>312</v>
+      </c>
+      <c r="I193" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>jliang7728@gmail.com</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>MR.TIANCONG LIANG</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>32, personna blvd, MARKHAM, L6C1C4</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H194" t="n">
+        <v>310</v>
+      </c>
+      <c r="I194" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>heshamed2009@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Hesham Edward</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>28, Staley Terrace, Toronto, M1W2E7</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H195" t="n">
+        <v>308</v>
+      </c>
+      <c r="I195" t="n">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>h.tahafchi@gmail.com</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Reza tahmasebi</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>207, Betty Ann Drive, M2R1A6</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H196" t="n">
+        <v>307</v>
+      </c>
+      <c r="I196" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>hgorniak@rogers.com</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Halina Gorniak</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>15535, Schomberg, L0G1TO</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H197" t="n">
+        <v>306</v>
+      </c>
+      <c r="I197" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>urbanoakhomes@gmail.com</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Faisal Khan</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>19, Maldaver Ave, Mississauga</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H198" t="n">
+        <v>303</v>
+      </c>
+      <c r="I198" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>evanabraham@live.ca</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Evan Abraham'</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>507, Glengrove Res, North York, M2N1M7</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H199" t="n">
+        <v>301</v>
+      </c>
+      <c r="I199" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>erkansen.ca@gmail.com</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Erkan Sen</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>17, Hocken Ave, Toronto, M6G2K1</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H200" t="n">
+        <v>300</v>
+      </c>
+      <c r="I200" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>acanadiancomfort@rogers.com</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Emad Jazrawi</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>560, Sherin Dr, oakville, L6L4J8</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H201" t="n">
+        <v>299</v>
+      </c>
+      <c r="I201" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>don@langstaffreed.com</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Don Whitehead</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>39, Wild Cherry Lane, Thornhill, L3T3T3</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H202" t="n">
+        <v>298</v>
+      </c>
+      <c r="I202" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>brendamccoy@rogers.com</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Brenda Mccoy</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>224, River Rd, L9Z2L4</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H203" t="n">
+        <v>296</v>
+      </c>
+      <c r="I203" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>b.damiry@gmail.com</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Behrouz Damiry</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>267, Waterloo, north york, M3H3Z6</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H204" t="n">
+        <v>295</v>
+      </c>
+      <c r="I204" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>azizgohir@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Salman Arshad</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>104, Russell Dr, oakville, L6H1L3</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H205" t="n">
+        <v>294</v>
+      </c>
+      <c r="I205" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>anvaco@mail.com</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Andrey Tankov</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>493, Brookside Dr, oakville</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H206" t="n">
+        <v>293</v>
+      </c>
+      <c r="I206" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>contactamitkhanna@gmail.com</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Amith Khanna</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>19, Ashbourne Drive, etobicoke, M9B4H1</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H207" t="n">
+        <v>292</v>
+      </c>
+      <c r="I207" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>maxluxinc@gmail.com</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Amir Adli</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>112, Highlandpark boulevard, Thornhill</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H208" t="n">
+        <v>291</v>
+      </c>
+      <c r="I208" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>qussayalsaeed@gmail.com</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Mahir Almamori</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>1142, Shaw Street-, Oakville</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H209" t="n">
+        <v>290</v>
+      </c>
+      <c r="I209" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>ali8871592@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Ali Rashid</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>78, Valentine Drive, North York, M3A3J8</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H210" t="n">
+        <v>288</v>
+      </c>
+      <c r="I210" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>ali.s.amelian@gmail.com</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Ali Amelian</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>418, Ruth Ave, North York, M2m2J2</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H211" t="n">
+        <v>287</v>
+      </c>
+      <c r="I211" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>alhr.dev@gmail.com</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Ali Alhr</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>533, Rebecca Street, oakvillle</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H212" t="n">
+        <v>286</v>
+      </c>
+      <c r="I212" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>alfredstanislaus@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Alfred Stanislaus</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>1495, King st. west, Toronto</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H213" t="n">
+        <v>285</v>
+      </c>
+      <c r="I213" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>ayad@zmzmil.com</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Ayad Magsoosi</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>547, Trafford Crest, oakville</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H214" t="n">
+        <v>284</v>
+      </c>
+      <c r="I214" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>urbangroup.gta@gmail.com</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>Manhal Alhaj</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>26, Pioneer Dr, Mississauga</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H215" t="n">
+        <v>283</v>
+      </c>
+      <c r="I215" t="n">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>t.elsahli@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>Zeyu Zhong</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>210, willowdale, North york</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H216" t="n">
+        <v>282</v>
+      </c>
+      <c r="I216" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>ryanc@ekamarchitects.com</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>Cyrus Ryan</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>18, Palomino Cres, North York, M2K1W1</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H217" t="n">
+        <v>281</v>
+      </c>
+      <c r="I217" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>ses992@gmail.com</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>SES Enterprises Inc</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>24, Mcgee St, Toronto</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H218" t="n">
+        <v>279</v>
+      </c>
+      <c r="I218" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>peter.spencer@bell.net</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Peter Spencer</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>11, Smithpine, Cress</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H219" t="n">
+        <v>278</v>
+      </c>
+      <c r="I219" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>manuelloureiromarinho@gmail.com</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>Gil Alves</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>8, Corby Ave, Toronto, M6E1V1</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H220" t="n">
+        <v>274</v>
+      </c>
+      <c r="I220" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>ivanmarquez1@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>ivan marquez</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>458, third Line, oakville</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H221" t="n">
+        <v>272</v>
+      </c>
+      <c r="I221" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>guolongqiong@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>Tracy</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>71, Northey Dr, Toronto</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H222" t="n">
+        <v>267</v>
+      </c>
+      <c r="I222" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>daniel@leedconstructionltd.ca</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>Daniel Syrus</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>3701, Chesswood Drive, Toronto, M3J 2P6</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H223" t="n">
+        <v>266</v>
+      </c>
+      <c r="I223" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>hasadi2000@gmail.com</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Nooshin Esfahani</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>15, Raymond Ave, north york, M6S2B1</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H224" t="n">
+        <v>264</v>
+      </c>
+      <c r="I224" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>zafarishomes@gmail.com</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Mehdi Zafari</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>230, Wilfer Ave, North York</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H225" t="n">
+        <v>263</v>
+      </c>
+      <c r="I225" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>tinazheng12345@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>Aidan Lin</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>70, Bellefair Ave, M4L3T8</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H226" t="n">
+        <v>262</v>
+      </c>
+      <c r="I226" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>weslett@icloud.com</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>Raymond Tu</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>8, Ridgewood Court, Medonte</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H227" t="n">
+        <v>261</v>
+      </c>
+      <c r="I227" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>raman@bluevalleyhomes.ca</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>Raman</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>64, Peard Rd, East York, M4B1T9</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H228" t="n">
+        <v>260</v>
+      </c>
+      <c r="I228" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>ho.orumchi@gmail.com</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>homayoon Orumchi</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>70, Florence Ave, North York, M2N1E9</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H229" t="n">
+        <v>259</v>
+      </c>
+      <c r="I229" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>alanmihic@rogers.com</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>Alan Mihic</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>73, Larabee Cress, Toronto</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H230" t="n">
+        <v>258</v>
+      </c>
+      <c r="I230" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>matthew@metropavers.com</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>Matthew Elfassy</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>15, Newburry Lan, Toronto, M3H1H6</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H231" t="n">
+        <v>257</v>
+      </c>
+      <c r="I231" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>marjankorhani@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>Marjan Korhai</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>45, Thornbank Rd, Thornhill</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H232" t="n">
+        <v>256</v>
+      </c>
+      <c r="I232" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>akazemi1955@gmail.com</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>Sherry Fung</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>29, Dempsey Cres, North York, M2L1Y4</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H233" t="n">
+        <v>254</v>
+      </c>
+      <c r="I233" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>ali@cpmontario.ca</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>Ali Reza</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>116, Grand Ave, Etobicoke</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H234" t="n">
+        <v>253</v>
+      </c>
+      <c r="I234" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>farid@evotechconstruction.com</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>Farid Ghorbani</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>303, Queensdale Ave, east york</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H235" t="n">
+        <v>249</v>
+      </c>
+      <c r="I235" t="n">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>haiderhamoudi88@gmail.com</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>Haider Hammoodi</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>255, woolwich street, waterloo</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H236" t="n">
+        <v>248</v>
+      </c>
+      <c r="I236" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>andrew@aquatechwaterproofing.ca</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Andriy Feskiv</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>155, Oakes Dr-, Mississauga</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H237" t="n">
+        <v>247</v>
+      </c>
+      <c r="I237" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>amalialima@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Amalia Dasilva</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>45, CourtwrightRd, etobicoke, M9C4B7</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H238" t="n">
+        <v>246</v>
+      </c>
+      <c r="I238" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>fishingspaceon@gmail.com</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>Yu Qinhui</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>12072, Derry Rd, Milton, L9E0W1</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H239" t="n">
+        <v>245</v>
+      </c>
+      <c r="I239" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>tedning@tedcustomhome.com</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>Ted ning</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>37, Rockport cres, richmond hill, L4S2L7</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H240" t="n">
+        <v>244</v>
+      </c>
+      <c r="I240" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>tj_guerrillera_84@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Tania Pacheco</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>16, Allcroft dr, etobicoke, M9V2S3</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H241" t="n">
+        <v>242</v>
+      </c>
+      <c r="I241" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>silveroakdevelop@gmail.com</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>Suleman Raja</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>5282, mericourt rd-, Burlington</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H242" t="n">
+        <v>240</v>
+      </c>
+      <c r="I242" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>ashkan@sinaarchitecturaldesign.com</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>ASHKAN NAZERADL</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>60, Sparrow Ave, north york, M6A1L4</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H243" t="n">
+        <v>239</v>
+      </c>
+      <c r="I243" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>s.shekarforoush@gmail.com</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>Seyed S Shekarforoush</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>323, Maplehurst Ave, Toronto, M2N3C7</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H244" t="n">
+        <v>238</v>
+      </c>
+      <c r="I244" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>sarah.yan.fx@gmail.com</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>Dylan Wu</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>1616, Hwy 3 East-, Dunnville</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H245" t="n">
+        <v>237</v>
+      </c>
+      <c r="I245" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>rosha11n@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>Roshanty Philamendra</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>455, Good Wood Rd, Uxbridge, L9P1R4</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H246" t="n">
+        <v>236</v>
+      </c>
+      <c r="I246" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>roish_s@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>Roish Soosaimuttu</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>5, Moffatt Courth, etobicoke</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H247" t="n">
+        <v>235</v>
+      </c>
+      <c r="I247" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>ebrahim_rezaiee@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Ebrahim Rezaie</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>143, May Ave, richmond hill, L4C3S8</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H248" t="n">
+        <v>234</v>
+      </c>
+      <c r="I248" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>torontojanak@gmail.com</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Janak Aneja</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>129, Yardley Ave-, Toronto, M4B2B3</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H249" t="n">
+        <v>233</v>
+      </c>
+      <c r="I249" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>paul@dandgconstruction.ca</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>Paolo Digiovanni</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>20, ayok dr, vaughan</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H250" t="n">
+        <v>231</v>
+      </c>
+      <c r="I250" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>nelsonlopes@valleymedehomes.com</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>Nelson Lopes</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>3622, Simcoe St, Oshawa, L1H7K4</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H251" t="n">
+        <v>229</v>
+      </c>
+      <c r="I251" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>momena@famhomes.ca</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>Mohammad Saberi</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>21, Goodman Cres, vaughan</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H252" t="n">
+        <v>228</v>
+      </c>
+      <c r="I252" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>matin@arthausdevelopment.com</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>Matin Moghaddam</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>33, Springhead Gardens, Richmond Hill</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H253" t="n">
+        <v>223</v>
+      </c>
+      <c r="I253" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>rasm1@outlook.com</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>Maryam Nabawi</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>17, Anglin Dr-, richmond hill, L4E3M5</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H254" t="n">
+        <v>222</v>
+      </c>
+      <c r="I254" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>14:00:03</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>mark@eaglewoodgroup.com</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>Mark Palmieri</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>34B, Bellman Ave, Etobicoke</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H255" t="n">
+        <v>221</v>
+      </c>
+      <c r="I255" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>alvesyvonne@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>Manuel Marinho</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>191, Rosethorn Ave, Toronto, M6N3L3</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H256" t="n">
+        <v>219</v>
+      </c>
+      <c r="I256" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>linzhou418@msn.com</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>Lin Zhou</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>8, Beaverton-Rd, Richmond Hill, L4C3J7</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H257" t="n">
+        <v>218</v>
+      </c>
+      <c r="I257" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>lauren@elementmoderndwellings.com</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>Sabine Findlay</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>1112, Forest Manor Gate, oakville, L6H 6X4</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H258" t="n">
+        <v>217</v>
+      </c>
+      <c r="I258" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>talkhuda@gmail.com</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>Basel Dahleh</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>63, Birchview Cres, Toronto, M6P3H9</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H259" t="n">
+        <v>216</v>
+      </c>
+      <c r="I259" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>zagroshom@gmail.com</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>Khashayar Mohammadzadeh</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>194, Holmes ave, North</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H260" t="n">
+        <v>215</v>
+      </c>
+      <c r="I260" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>ken@giocrete.com</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Ken and Cindy Giovannelli</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>6770, Highway 9, Schemberg</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H261" t="n">
+        <v>214</v>
+      </c>
+      <c r="I261" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>melaniebucking@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>MELANIE AND STEVEN FRASER</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>71, Raymond Ave, Toronto, M6S2B1</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H262" t="n">
+        <v>213</v>
+      </c>
+      <c r="I262" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>hamid_kashani@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>Mr Kashani</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>108, Langstaff Rd, Richmond Hill</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H263" t="n">
+        <v>212</v>
+      </c>
+      <c r="I263" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>opaldesignbuild@gmail.com</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>Jason HymaHarlstone Cres</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>4249, Maximilian Cres, Mississauga, L4Z 2Y3</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H264" t="n">
+        <v>211</v>
+      </c>
+      <c r="I264" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>belcredij@gmail.com</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>Joseph Belcredi</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>20, Deforest Road, Toronto</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H265" t="n">
+        <v>210</v>
+      </c>
+      <c r="I265" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>joedelgobbo1959@gmail.com</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>Joe Del Gobbo</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>81, Pathlane rd, king city</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H266" t="n">
+        <v>209</v>
+      </c>
+      <c r="I266" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>jerry@tricore.ca</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>Giancarlo DiFeo</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>30, Pnnsylvania Ave, Concord, L4K4A5</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H267" t="n">
+        <v>208</v>
+      </c>
+      <c r="I267" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>jdf-inc@live.ca</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>David Del Fabio</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>797245, 3rd Line-Mulmer, L9V0H5</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H268" t="n">
+        <v>205</v>
+      </c>
+      <c r="I268" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>hattruckrepair@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>Jaswinder Singh</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>520, Pinegrove Road, oakville</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H269" t="n">
+        <v>204</v>
+      </c>
+      <c r="I269" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>6476800@gmail.com</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Vincent Zhu</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>16, Emily Carrstreet-, markham</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H270" t="n">
+        <v>203</v>
+      </c>
+      <c r="I270" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>unikdb@gmail.com</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Hamid Koamti</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>71, Coon's Rd, Richmond Hill</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H271" t="n">
+        <v>200</v>
+      </c>
+      <c r="I271" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>gt@greggterrence.com</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>Gregg Terrence</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>118, Berkeley St, Toronto, M5A2W9</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H272" t="n">
+        <v>197</v>
+      </c>
+      <c r="I272" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>gdogru62@gmail.com</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Gokhan Dogru</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>298, Brooke Ave, north york, M5M2L2</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H273" t="n">
+        <v>196</v>
+      </c>
+      <c r="I273" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>shoufeix@gmail.com</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Shoufei Xue</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>444, Fernleigh Cress, richmond Hill, L4C1E6</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H274" t="n">
+        <v>195</v>
+      </c>
+      <c r="I274" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>frankliurealty@gmail.com</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>Siyuan Liu</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>58, Unsworth Ave, Toronto, M5M3C5</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H275" t="n">
+        <v>194</v>
+      </c>
+      <c r="I275" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>fmasoumnia@gmail.com</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>Mohammad Masoumnia</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>23, Dimplefield PL, etobicoke, M9C 3Z9</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H276" t="n">
+        <v>192</v>
+      </c>
+      <c r="I276" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>enzo@taskgc.com</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>ENZO ETTORRE</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>167, LILY DRIVE, WASAGA BEACH</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H277" t="n">
+        <v>190</v>
+      </c>
+      <c r="I277" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>c.v.pham84@gmail.com</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>Cong Pham</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>15, john st, King City, L4B1J6</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H278" t="n">
+        <v>188</v>
+      </c>
+      <c r="I278" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>dariushch1974@gmail.com</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>Hossein Cheraghi</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>6, fifeshire rd, north york, M2L2G5</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H279" t="n">
+        <v>187</v>
+      </c>
+      <c r="I279" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>chuanming.qi@gmail.com</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>Chuan Ming Qi</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>547, Eastern Ave, Toronto</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H280" t="n">
+        <v>186</v>
+      </c>
+      <c r="I280" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>sparkie_59@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>Carm Dinatale</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>219, Action Ave, Toronto, M3H4H8</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H281" t="n">
+        <v>185</v>
+      </c>
+      <c r="I281" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>carmine@tiano.ca</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Carmine Tiano</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>392, Rosebank Rd, Pickering</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H282" t="n">
+        <v>184</v>
+      </c>
+      <c r="I282" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>aria_esk@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>Aria Eskandanian</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>229, Hill Crest Ave, north york</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H283" t="n">
+        <v>183</v>
+      </c>
+      <c r="I283" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>aran@bredadevelopment.com</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>Aran Shahmoradi</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>209, Joicey Blv, M5M2V4</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H284" t="n">
+        <v>181</v>
+      </c>
+      <c r="I284" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>ianniacl@gmail.com</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>Antonio Ianni</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>1174, Glencairn Ave, KING CITY, M6B2B5</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H285" t="n">
+        <v>180</v>
+      </c>
+      <c r="I285" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>amir.mousaei@gmail.com</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>Sirous Moudavi</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>300, Johnston Ave, north york, M2N3S6</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H286" t="n">
+        <v>179</v>
+      </c>
+      <c r="I286" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>alliance_ent@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>Ottavio Ballarino</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>17, Ladywood Dr, Toronto, M9V1K8</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H287" t="n">
+        <v>178</v>
+      </c>
+      <c r="I287" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>mahnaz1341@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Ali Ashraf Ahmadvand</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>123, Mackay Ave, Toronto</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H288" t="n">
+        <v>176</v>
+      </c>
+      <c r="I288" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>gandhi.aman13@gmail.com</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>Aman Gandhi</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>95, Tycos Dr, Toronto, M6A1G9</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H289" t="n">
+        <v>175</v>
+      </c>
+      <c r="I289" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>zjk8zs@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>Neil Zhang</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>27, Buena Vista Drive, Scarborough</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H290" t="n">
+        <v>174</v>
+      </c>
+      <c r="I290" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>wca-contracting@rogers.com</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>WILLIAM ARGUE</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>56, RANLEIGH AVE, Toronto</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H291" t="n">
+        <v>173</v>
+      </c>
+      <c r="I291" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>victorfernandes82@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>victor fernandes</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>4584, FULL MOON CIRCLE, Mississauga</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H292" t="n">
+        <v>172</v>
+      </c>
+      <c r="I292" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>vasilkrstev@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>Vera Jankulov</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>110, Legacy Dr., markham, L3s4B5</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H293" t="n">
+        <v>171</v>
+      </c>
+      <c r="I293" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>nasirli1982@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>Umit Sihyurek</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>125, Brighton Ave, north york</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H294" t="n">
+        <v>170</v>
+      </c>
+      <c r="I294" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>sunnyfan@live.ca</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>Sunny Fan</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>48, Garrard Rd-, whitby, L1N3K5</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H295" t="n">
+        <v>168</v>
+      </c>
+      <c r="I295" t="n">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>51builderoffice@gmail.com</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>Leo Qu</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>346, wilowdale ave, north york, m2n5a2</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H296" t="n">
+        <v>167</v>
+      </c>
+      <c r="I296" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>aydinerc@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>Suleyman Aydiner</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>182, Charnwood Dr, oakville, L6J5H1</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H297" t="n">
+        <v>166</v>
+      </c>
+      <c r="I297" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>suzhibing@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>Zhibing Su</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>1167, northmounth ave, Mississauga, L5E1X8</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H298" t="n">
+        <v>165</v>
+      </c>
+      <c r="I298" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>cjaladian@gmail.com</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>George &amp; Askouli Abajian</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>26, Cedarbank Cres, M3B3A4</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H299" t="n">
+        <v>164</v>
+      </c>
+      <c r="I299" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>siajfr@gmail.com</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>Siamak Jafari</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>2580, Kinnerton Cres, Mississauga, L5K 2B2</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H300" t="n">
+        <v>163</v>
+      </c>
+      <c r="I300" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>xxzhang523@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>Xuaxia Zhang</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>25, Ivrington Cress, north york, M2N2Z2</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H301" t="n">
+        <v>162</v>
+      </c>
+      <c r="I301" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>kshahram@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>ARMAN KHAMASSI</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>337, Athabasca Dr, L6A3S1</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H302" t="n">
+        <v>161</v>
+      </c>
+      <c r="I302" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>samirnoroozi84@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>Ali Mirsharifi</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>212, Dnnick Cres, Toronto</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H303" t="n">
+        <v>160</v>
+      </c>
+      <c r="I303" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>sghalenove@gmail.com</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Prestige Build @ Design Group LTD</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>40, Parkview Hill Cres, M4B1P8</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H304" t="n">
+        <v>159</v>
+      </c>
+      <c r="I304" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>saeid@solidhome.ca</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>Saeid Hossein-Pour</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>50, Invermay Ave, Toronto, M3H1Z5</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H305" t="n">
+        <v>157</v>
+      </c>
+      <c r="I305" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>sadaf.shakori@gmail.com</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>Sadaf Shakouri</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>60, thirty third st., Etobicoke</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H306" t="n">
+        <v>156</v>
+      </c>
+      <c r="I306" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>skylarkhomes@gmail.com</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>sabi dhindsa</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>227, 227, Scarborough</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H307" t="n">
+        <v>154</v>
+      </c>
+      <c r="I307" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>rajesh@klmhomes.ca</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>Rajish</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>3503, Newstreet-, Burlington</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H308" t="n">
+        <v>153</v>
+      </c>
+      <c r="I308" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>ralph@barcontracting.com</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>raffaele aulicino</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>115, Hay AVenue, Toronto</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H309" t="n">
+        <v>152</v>
+      </c>
+      <c r="I309" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>qcarrington@outlook.com</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>Quinn Carrington</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>620, Park Cress, pickering, L1W2E2</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H310" t="n">
+        <v>151</v>
+      </c>
+      <c r="I310" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>projects@qhrccanada.com</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>Ivan Kuan</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>51, STORMONT AVE, North York</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H311" t="n">
+        <v>150</v>
+      </c>
+      <c r="I311" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>spacelinetruck@gmail.com</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>Filippo Difranco</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>124, Russell Dr, oakville, L6H1L3</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H312" t="n">
+        <v>149</v>
+      </c>
+      <c r="I312" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>anouri@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>Ahmad Nourinejad</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>18, Cotswold Cress, North York, M2P1M9</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H313" t="n">
+        <v>145</v>
+      </c>
+      <c r="I313" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>n.alipour@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>Nikrouz Alipour</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>31, NIPIGON AVE, north york</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H314" t="n">
+        <v>144</v>
+      </c>
+      <c r="I314" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>skokomarija@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>Marija Skoko</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>2671, hayford</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H315" t="n">
+        <v>142</v>
+      </c>
+      <c r="I315" t="n">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>moraddadgar@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>morad dadgar</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>1011, Elgin st, New Market, l3y3c3</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H316" t="n">
+        <v>141</v>
+      </c>
+      <c r="I316" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>mrm.constructionmanagement@gmail.com</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>Mohsin RaZa Mahdavi</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>12167, Mineola Garden, Mississauga, L5G3Y1</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H317" t="n">
+        <v>140</v>
+      </c>
+      <c r="I317" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>mamjad319@gmail.com</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>Riffat Sultan</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>81, Thomas Street, Mississauga</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H318" t="n">
+        <v>138</v>
+      </c>
+      <c r="I318" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>dr_pedram_t@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>Pedram Talebzadeh</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>8, Grangemill Cres, Toronto, M3B2J2</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H319" t="n">
+        <v>137</v>
+      </c>
+      <c r="I319" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>mchung@murchmount.com</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>micheal chung</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>301, cleveland street, Toronto</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H320" t="n">
+        <v>135</v>
+      </c>
+      <c r="I320" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>mehdi_mrmechanical@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>Mehdi Langroudi</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>1648, Wingrove Ave, Innisfil</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H321" t="n">
+        <v>134</v>
+      </c>
+      <c r="I321" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>matt@mdcontractor.ca</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>Heidar Baalbaki</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>47, White Abbey Park, Scarborough</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H322" t="n">
+        <v>132</v>
+      </c>
+      <c r="I322" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>laura.defilippis@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>Laura Defilippis</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>3, Paulson Road, Toronto</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H323" t="n">
+        <v>130</v>
+      </c>
+      <c r="I323" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>alitabbas@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>Ali Abbas</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>1411, Tyandaga Park DR, Burlington, L7P1N4</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H324" t="n">
+        <v>129</v>
+      </c>
+      <c r="I324" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>mkhaz582@gmail.com</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>Yu Guang Li</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>105, Otter CESS, north york</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H325" t="n">
+        <v>128</v>
+      </c>
+      <c r="I325" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>kamran.adil@gmail.com</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>Kamran Adil</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>14, briarfield dr, Toronto, M3B1B3</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H326" t="n">
+        <v>127</v>
+      </c>
+      <c r="I326" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>xixiesc@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>Jun Guo</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>35, Garden Ave, Richmond Hill</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H327" t="n">
+        <v>126</v>
+      </c>
+      <c r="I327" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>merrill_5@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>Joshua Merrill</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>50936, Memme Court -Lot#16, Wainfleet, L0S1V0</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H328" t="n">
+        <v>124</v>
+      </c>
+      <c r="I328" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>johncicconi@sympatico.ca</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>John Cicuoni</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>1448, North haven Dr, Mississauga, M8Y3A3</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H329" t="n">
+        <v>123</v>
+      </c>
+      <c r="I329" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>jchung112@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>Jeremy</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>36, York Ridge Road, North York, M2P1R7</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H330" t="n">
+        <v>122</v>
+      </c>
+      <c r="I330" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>jw88888@gmail.com</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>US Estate Development Inc.</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>62, Highland Park Blvd-, Markham</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H331" t="n">
+        <v>121</v>
+      </c>
+      <c r="I331" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>truebuilders@rogers.com</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>Jeff Cotton</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>5, Northgate Dr, Orangevile, L9W2H2</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H332" t="n">
+        <v>120</v>
+      </c>
+      <c r="I332" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>royalfalcon@hotmail.ca</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>JAFAR HEIDARY</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>196, FENN AVE, north york, M2P1Y2</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H333" t="n">
+        <v>119</v>
+      </c>
+      <c r="I333" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>kapconconstruction@gmail.com</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>Hardeep Ghatoura</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>6074, Highway 9, Caledon, L7C0S1</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H334" t="n">
+        <v>117</v>
+      </c>
+      <c r="I334" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>rhluo@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>Helen Luo</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>16, Willobank Blr, M4R1B6</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H335" t="n">
+        <v>115</v>
+      </c>
+      <c r="I335" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>frank.a1car@gmail.com</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>frank noel</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>7, hombury RD, etobicoke, m9v1w2</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H336" t="n">
+        <v>114</v>
+      </c>
+      <c r="I336" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>1589119@gmail.com</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>Chris Gooderham</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>5, Burford Dr, Toronto</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H337" t="n">
+        <v>113</v>
+      </c>
+      <c r="I337" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>roshan190603@gmail.com</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>Asifa Shahbaz</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>372, stanfield dr, oakville</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H338" t="n">
+        <v>112</v>
+      </c>
+      <c r="I338" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>mrfarzanee@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>Alireza Motazedian</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>108, Eccles St., Barrie, L4N1Y7</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H339" t="n">
+        <v>111</v>
+      </c>
+      <c r="I339" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>haithamhmh@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>Haitham Saleem</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>180, Richmond Dr, oakville</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H340" t="n">
+        <v>108</v>
+      </c>
+      <c r="I340" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>emmah1108@rogers.com</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>juvenal &amp; emma hernadez</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>6, HAWTHORNE ROAD, etobicoke, M9R1P1</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H341" t="n">
+        <v>107</v>
+      </c>
+      <c r="I341" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>realric714@gmail.com</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>Horace Ye</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>49, Walkerton Dr., Markham</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H342" t="n">
+        <v>106</v>
+      </c>
+      <c r="I342" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>brodskydesign@gmail.com</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>Daniel Brodsky</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>2, Dinan Street, north york, M5M4L1</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H343" t="n">
+        <v>105</v>
+      </c>
+      <c r="I343" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>740westshore@gmail.com</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>Christian chijindu</t>
+        </is>
+      </c>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>740, west shore BLVD, Pickering</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H344" t="n">
+        <v>104</v>
+      </c>
+      <c r="I344" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>bozena.piejka@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>Bozena Piejka</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>18, Chatterton Blvd, Scarborough</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H345" t="n">
+        <v>103</v>
+      </c>
+      <c r="I345" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>cherchyk@gmail.com</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>Bohdan Cherchyk</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>34, Swan Ave, etobicoke, M9B1V4</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H346" t="n">
+        <v>102</v>
+      </c>
+      <c r="I346" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>bahadur28@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>Bahadur Singh</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>9, Hatfield Cres, etobicoke</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H347" t="n">
+        <v>101</v>
+      </c>
+      <c r="I347" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>aarezehgar@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>Saeed Arezehgar</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>39, Pemberton Road, richmond hill</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H348" t="n">
+        <v>100</v>
+      </c>
+      <c r="I348" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>zhurda.ardit@gmail.com</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>Ardit Zhurda</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>377, Morden Rd, oakville, L6K2S9</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H349" t="n">
+        <v>99</v>
+      </c>
+      <c r="I349" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>andykkwoo@gmail.com</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>Kwok Kit Woo</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>32, Galsworthy DR, markham, L3p1V5</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H350" t="n">
+        <v>98</v>
+      </c>
+      <c r="I350" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>amit.n.khanna@gmail.com</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>Amit Khanna</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>84, Wiley Ave, M4J3W6</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H351" t="n">
+        <v>97</v>
+      </c>
+      <c r="I351" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>arastoo_alvandi@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>Ali Alvandi</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>128, argonne cres, north york, M2K2K1</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H352" t="n">
+        <v>96</v>
+      </c>
+      <c r="I352" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>vickychoy@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>Vicky Choy</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>1478, CONSTANCE DRIVE, oakville, L6J2V2</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H353" t="n">
+        <v>92</v>
+      </c>
+      <c r="I353" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>evaldballa@gmail.com</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>evald balla</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>street, etobicoke</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H354" t="n">
+        <v>91</v>
+      </c>
+      <c r="I354" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>107wildwoodave@gmail.com</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>Anna Maria Mancini</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>107, Wilwood Ave, richmond hill</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H355" t="n">
+        <v>90</v>
+      </c>
+      <c r="I355" t="n">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>trj233@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>Tom Johnson</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>1351, Greeneagle Dr, Oakville, L6M2N3</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H356" t="n">
+        <v>89</v>
+      </c>
+      <c r="I356" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>wisebuilders@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>Tam Nguyen</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>1087, Rebecca st, oakville, L6L 1Y6</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H357" t="n">
+        <v>87</v>
+      </c>
+      <c r="I357" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>s.chkarboul@gmail.com</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>Svetlana chkarboul</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>16, Cividale Cress, richmond hill, L4C6G7</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H358" t="n">
+        <v>86</v>
+      </c>
+      <c r="I358" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>jeffrey815@gmail.com</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>Hua Liu</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>141, Hillcrest Ave, North York, M2N3N8</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H359" t="n">
+        <v>84</v>
+      </c>
+      <c r="I359" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>mohammad.shekar@gmail.com</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>Mohammad Shekarforoush</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>321, maplehurst Ave, Toronto, M2N3C7</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H360" t="n">
+        <v>83</v>
+      </c>
+      <c r="I360" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>realtorsandeep1@gmail.com</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>Sandeep Dwivedi</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>39, HEMFORD CRES, North York, M3B 2S4</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H361" t="n">
+        <v>82</v>
+      </c>
+      <c r="I361" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>samibunni@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>SAMI BUNNI</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>468, scarsdale cress, L5M3J6</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H362" t="n">
+        <v>81</v>
+      </c>
+      <c r="I362" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>catalia.yahyavi@gmail.com</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>saeed yahyavi</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>123, highland Cr, north york</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H363" t="n">
+        <v>79</v>
+      </c>
+      <c r="I363" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>riazubl@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>Riaz Ali</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>21, AIRLEY CRES, Toronto, M4J 4H5</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H364" t="n">
+        <v>77</v>
+      </c>
+      <c r="I364" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>marigoldcustomhomes@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>Razzak</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>9, Beaverton Road South, Richmond Hill, L4C 2H5</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H365" t="n">
+        <v>76</v>
+      </c>
+      <c r="I365" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>dimartino_paul@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>Paul Di Martino</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>banff</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H366" t="n">
+        <v>75</v>
+      </c>
+      <c r="I366" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>parhamazad@gmail.com</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>Parham Azad</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>27, Larkfield Dr, north york, M3B2H1</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H367" t="n">
+        <v>74</v>
+      </c>
+      <c r="I367" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>omidjorak@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>Omid jorak</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>152, church ave</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H368" t="n">
+        <v>73</v>
+      </c>
+      <c r="I368" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>nick.treasurehomes@gmail.com</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>Nick Palmieri</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>200, weldrick road, West Richmond Hill</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H369" t="n">
+        <v>72</v>
+      </c>
+      <c r="I369" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>ahbr_inc@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>Nadeem Akhtair</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>87, Scarden Ave, Scarborough</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H370" t="n">
+        <v>71</v>
+      </c>
+      <c r="I370" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>mousam.hazarika@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>Mousam Hazarika</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>90, churchill ave, north york, M2N1Z1</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H371" t="n">
+        <v>70</v>
+      </c>
+      <c r="I371" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>momena@famhomes.com</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>Mehrdad Momena</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>249, oatricia ave, north york</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H372" t="n">
+        <v>69</v>
+      </c>
+      <c r="I372" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>nextlevelbuilder@gmail.com</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>Mohammad Bhvyan</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>25, woodland park road</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H373" t="n">
+        <v>67</v>
+      </c>
+      <c r="I373" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>mikemilan3@gmail.com</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>Milan petrovic</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>6, burnelm DR, Toronto, M9B4N3</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H374" t="n">
+        <v>66</v>
+      </c>
+      <c r="I374" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>14:00:04</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>mmao@benestone.com</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>Michael Moa</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>18, forest, north york</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H375" t="n">
+        <v>65</v>
+      </c>
+      <c r="I375" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>kizilmehmet@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>Mehmet kizil</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>27, royalavon cress, etobicoke, M9A2E7</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H376" t="n">
+        <v>64</v>
+      </c>
+      <c r="I376" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>mark.edgltd@gmail.com</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>Mark Palmieru</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>174, Eaglewood Blv, L5G 7V7</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H377" t="n">
+        <v>63</v>
+      </c>
+      <c r="I377" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>mahtab.mirmoezi@gmail.com</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>Mahtab Mirmoezi</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>135, Silver Linden DR, Richmond Hill, L4B4H6</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H378" t="n">
+        <v>62</v>
+      </c>
+      <c r="I378" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>farhad.rafati@gmail.com</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>Farhad Rafati</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>195, connaught ave, north york, M2M1H6</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H379" t="n">
+        <v>61</v>
+      </c>
+      <c r="I379" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>sinadezfouli@gmail.com</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>Mir Mohammad Sina Dezfouli</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>211, johnstone ave, north york</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H380" t="n">
+        <v>60</v>
+      </c>
+      <c r="I380" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>erionnushi@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>Erion Nush</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>26, budea crescent, Toronto, M1R4V3</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H381" t="n">
+        <v>59</v>
+      </c>
+      <c r="I381" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>enzoantonucci@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>Enzo Antonucci</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>125, townline rd, whitby</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H382" t="n">
+        <v>58</v>
+      </c>
+      <c r="I382" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>etabar09@gmail.com</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>Ashwood Homes Development</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>179, weyburne road, oakville</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H383" t="n">
+        <v>57</v>
+      </c>
+      <c r="I383" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>ddasil0281@gmail.com</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Domingos Da Silva</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>19, Picton Cres, north york, M3K 1W4</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H384" t="n">
+        <v>56</v>
+      </c>
+      <c r="I384" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>newlookframing@gmail.com</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>Diego A. Friguglietti</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>422, Fernleigh circle, Richmond Hill</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H385" t="n">
+        <v>55</v>
+      </c>
+      <c r="I385" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>dennisliu55@gmail.com</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>Dennis Liu</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>239, Horsham Ave, North York</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H386" t="n">
+        <v>54</v>
+      </c>
+      <c r="I386" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>designsbylombardi@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>David Lombardi</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>701, Balboa Dr, Mississauga, L5H2V7</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H387" t="n">
+        <v>53</v>
+      </c>
+      <c r="I387" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>david@paragoninspections.com</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>David+Phyllis Cook</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>208, Thomas St, Stayner, L0M1S0</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H388" t="n">
+        <v>52</v>
+      </c>
+      <c r="I388" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>dineshgoodwood@gmail.com</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>Dinesh Gautam</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>1, Good Wood RD, brampton, L6S 1C4</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H389" t="n">
+        <v>50</v>
+      </c>
+      <c r="I389" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>cheema404@gmail.com</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>Gurcharn Cheema</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>34, Devmdale Ave, north york, M2R2E2</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H390" t="n">
+        <v>49</v>
+      </c>
+      <c r="I390" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>bakhtiari2900@gmail.com</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>Daniel Bakhtiari</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>908, ataire, New Market, L3X1L3</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H391" t="n">
+        <v>48</v>
+      </c>
+      <c r="I391" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>hamid_imani77@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>bahman imani zenouzi</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>3225, Davis RD, New Market</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H392" t="n">
+        <v>47</v>
+      </c>
+      <c r="I392" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>anna.piekarska@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>Dariusz Piekarski</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>6329, Plowmans Heath, Mississauga</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H393" t="n">
+        <v>46</v>
+      </c>
+      <c r="I393" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>anilkingrani@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>Anil Kumar</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>492, wellington cress, Oakville</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H394" t="n">
+        <v>45</v>
+      </c>
+      <c r="I394" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>shokrpour@gmail.com</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>Amir Shokrpour</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>160, Donegall dr, Toronto, M4G3H2</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H395" t="n">
+        <v>44</v>
+      </c>
+      <c r="I395" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>empire_vanlines@yahoo.ca</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>oleg bronshpitz</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>490, Hounslow ave, Toronto</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H396" t="n">
+        <v>43</v>
+      </c>
+      <c r="I396" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>ala@crlpm.com</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>Ala Jaber</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>585, Stephens Cres, oakville, L6K1Y2</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H397" t="n">
+        <v>42</v>
+      </c>
+      <c r="I397" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>mmkenginc@gmail.com</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>Akram Hanna</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>46, Grove Park Cress, North York</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H398" t="n">
+        <v>41</v>
+      </c>
+      <c r="I398" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>wendyli1216@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>xiaomei Li</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>11, long wood dr, north york</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H399" t="n">
+        <v>40</v>
+      </c>
+      <c r="I399" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>cw.hicken@gmail.com</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>WADE HICKEN</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>2361, HIXON ST, oakville</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H400" t="n">
+        <v>39</v>
+      </c>
+      <c r="I400" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>v.d76@list.ru</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>Gogaev Gueorgui</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>177, banner line, kingcity, L7B1H2</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H401" t="n">
+        <v>38</v>
+      </c>
+      <c r="I401" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>zillionthomas@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Thomas Lam</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>177, Newton Dr, north york</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H402" t="n">
+        <v>37</v>
+      </c>
+      <c r="I402" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>gus.ramandi@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Gus Ramandi</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>40, Bannatyne Dr, North York, M2L2N9</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H403" t="n">
+        <v>36</v>
+      </c>
+      <c r="I403" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>kdhimarko@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>GEORGE DHIMARKO</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>432, JEANETTE DR, oakville</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H404" t="n">
+        <v>35</v>
+      </c>
+      <c r="I404" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>shahrooz.shoaee@gmail.com</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>shahrouz shoaee</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>104, ELM WOOD, North York</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H405" t="n">
+        <v>34</v>
+      </c>
+      <c r="I405" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>afshinshahpari@gmail.com</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>afshin shahpari</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>110, highland park, Thornhill</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H406" t="n">
+        <v>33</v>
+      </c>
+      <c r="I406" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>majid.famil@gmail.com</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>majid familisabzevari</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>145, albertus ave, Toronto</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H407" t="n">
+        <v>32</v>
+      </c>
+      <c r="I407" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>rocco@renotown.ca</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>Rocco Oppedisano</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>97, oak, N/A</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H408" t="n">
+        <v>31</v>
+      </c>
+      <c r="I408" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>ricky7099@gmail.com</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>Ricky Cao</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>289, Dunforest Ave, north york</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H409" t="n">
+        <v>30</v>
+      </c>
+      <c r="I409" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>rahmanian@rogers.com</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>ali rahmanian</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>71, horsham ave, north york</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H410" t="n">
+        <v>29</v>
+      </c>
+      <c r="I410" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>iliakoka@gmail.com</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>ILIA KOKA</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>161, southvale drive, Toronto</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H411" t="n">
+        <v>28</v>
+      </c>
+      <c r="I411" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>gtahomes@live.ca</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Muhammad Amar Chaudhry</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>12, Dustan Crescent, East York, M4J 4G5</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H412" t="n">
+        <v>27</v>
+      </c>
+      <c r="I412" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>peymanp370@gmail.com</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>Peyman Pourhekmat</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>54, Esgore Dr, Toronto</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H413" t="n">
+        <v>26</v>
+      </c>
+      <c r="I413" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>elif@netthaus.com</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>NettHaus</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>126, 7 fairview ave, richmond hill</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H414" t="n">
+        <v>25</v>
+      </c>
+      <c r="I414" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>14:00:06</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>mnej53@gmail.com</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Mahmoud Nejatian</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>103, PEMBERTON ROAD, richmond hill</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H415" t="n">
+        <v>24</v>
+      </c>
+      <c r="I415" t="n">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>markgriffin2@sympatico.ca</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>Caroline Griffin</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>2225, Sloane Dr, oakville, L6L2N1</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H416" t="n">
+        <v>23</v>
+      </c>
+      <c r="I416" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>georgeesso@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>AMG Construction inc</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>5450, Mainway, burlington</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H417" t="n">
+        <v>22</v>
+      </c>
+      <c r="I417" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>dupontcustomhomes@gmail.com</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>ken nakhnikian</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>56, moses cres, markham</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H418" t="n">
+        <v>20</v>
+      </c>
+      <c r="I418" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>cor@keeren.com</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>Corenelis J H M Keeren</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>2213, Hixon street, Oakville</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H419" t="n">
+        <v>19</v>
+      </c>
+      <c r="I419" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>leals@sympatico.ca</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>Jose Leal</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>588, Drymen Cres</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H420" t="n">
+        <v>18</v>
+      </c>
+      <c r="I420" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>jack.generoso@sympatico.ca</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>Kyrill Biba</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>137, CHURCHILL AVE, North York</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H421" t="n">
+        <v>17</v>
+      </c>
+      <c r="I421" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>hiteshhitesh2004@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>Hitesh R Jhaveri</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>701, victoryroad, Pikering</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H422" t="n">
+        <v>16</v>
+      </c>
+      <c r="I422" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>henrypejhan@sympatico.ca</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>John Apiou</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>5, Kingsborough St, Richmond Hill</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H423" t="n">
+        <v>15</v>
+      </c>
+      <c r="I423" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>helder@elementmoderndwellings.com</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>HELDER AGUIAR</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>210, sandwell drive, OAKVILLE</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H424" t="n">
+        <v>14</v>
+      </c>
+      <c r="I424" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>arefihassan@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>Hassan Arefi</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>12, elder wood drive, richmond hill</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H425" t="n">
+        <v>13</v>
+      </c>
+      <c r="I425" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>gdinola@moverone.ca</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>Gino Dinola</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>1761, Branchwood, Mississauga</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H426" t="n">
+        <v>12</v>
+      </c>
+      <c r="I426" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>teresalian@gmail.com</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>Teresa Liang</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>9, Saintfield, Toronto</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H427" t="n">
+        <v>11</v>
+      </c>
+      <c r="I427" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>contact@faaragroup.com</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>FARZAD AHMADZADEH</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>300, Jennings Cres, OAKVILLE</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H428" t="n">
+        <v>10</v>
+      </c>
+      <c r="I428" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>pezeshki.farhad@gmail.com</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>Farhad Pezeshki</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>76, Truman dr-, North York</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H429" t="n">
+        <v>9</v>
+      </c>
+      <c r="I429" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>farahanifarhad@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>Farhad Farahani</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>116, Balsam Ave, Toronto</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H430" t="n">
+        <v>8</v>
+      </c>
+      <c r="I430" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>d_liu@live.com</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>dennis liu</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>226, heath street east, Toronto</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H431" t="n">
+        <v>7</v>
+      </c>
+      <c r="I431" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>a_darbandi@yahoo.com</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>Arsalan Darbandi</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>279, McKee Ave, north york</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H432" t="n">
+        <v>6</v>
+      </c>
+      <c r="I432" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>cmerino77@gmail.com</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>Carlos Merino</t>
+        </is>
+      </c>
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>1449, Crescent Road, Mississauga, ON L5H 1P5</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H433" t="n">
+        <v>5</v>
+      </c>
+      <c r="I433" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>aritutar@hotmail.com</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>Ari Tutar</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>333, moore park ave, north york</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H434" t="n">
+        <v>4</v>
+      </c>
+      <c r="I434" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>14:00:05</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>adicarlogeneral@gmail.com</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>A. DI CARLO GENERAL CONTRACTOR Inc</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>1341, Avon Crescent, Oakvill, L6J 2T5</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>Ray from Window City — Your Project at {{ .Subscriber.Attribs.DISPLAY_ADDRESS }}</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>sent</t>
+        </is>
+      </c>
+      <c r="H435" t="n">
+        <v>3</v>
+      </c>
+      <c r="I435" t="n">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>